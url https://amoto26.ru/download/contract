--- v0 (2026-06-16)
+++ v1 (2026-07-31)
@@ -1,7551 +1,13259 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="fntdata" ContentType="application/x-fontdata"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
+</Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 wp14 w15">
   <w:body>
-    <w:p w14:paraId="4A0CDB6F" w14:textId="77777777" w:rsidR="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-      <w:pPr>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:jc w:val="center"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
-          <w:lang w:val="en-US"/>
+          <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00B84617">
+        <w:t>Договор публичной оферты проката (аренды) мотоцикла без экипажа</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Настоящая оферта — предложение Григоренко Дмитрия Станиславовича («Арендодатель») заключить договор аренды мотоцикла без экипажа (ст. 432–444, 435, 437, 438 ГК РФ). Договор считается заключённым с момента акцепта Арендатором: оформления Заявки, внесения оплаты и подписания Акта приёма-передачи (Приложение №1). Арендатор — дееспособное физическое лицо не моложе 23 лет, с водительским удостоверением категории «A» и стажем не менее 5 лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>Договор публичной оферты проката (аренды) мотоцикла</w:t>
+        <w:t xml:space="preserve">1. Предмет договора. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Арендодатель передаёт, а Арендатор принимает и оплачивает аренду Мотоцикла. Идентификационные данные, техническое состояние и комплектация фиксируются в Акте приёма-передачи (Приложение №1) — неотъемлемой части Договора. Суточный лимит пробега — 300 км (в среднем за срок аренды), сверхлимитный пробег — 5 ₽/км. Выдача и приём: ежедневно с 08:00 до 20:00. Эксплуатация — в рамках ОСАГО/КАСКО (условия — в Приложении №1). К управлению допускаются только лица, указанные в Приложении №1. По окончании аренды Мотоцикл, оборудование и документы возвращаются в исправном состоянии; факт и состояние фиксируются Актом возврата (Приложение №2).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D8DEB5F" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B84617">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>Григоренко Дмитрия Станиславовича ИНН __________________</w:t>
+        <w:t xml:space="preserve">2. Арендная плата и расчёты. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B84617">
-        <w:t xml:space="preserve">, именуемого в дальнейшем </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>Размер арендной платы, обеспечительного платежа и задатка определяются тарифами Арендодателя и указываются в Приложении №1. Обеспечительный платёж вносится единовременно за весь срок и обеспечивает возмещение ущерба, штрафов и иных расходов. Возврат платежа: 50% — в течение 24 часов после подписания Акта возврата, 50% — в течение 45 календарных дней (для идентификации автоматически зафиксированных штрафов; удерживаются сумма штрафа и комиссия 15%). При отмене брони более чем за 7 дней задаток возвращается, позднее — удерживается. Возврат Мотоцикла — чистым (наружная мойка) и с полным баком (ст. 622 ГК РФ), мойка и дозаправка за счёт Арендатора. Задержка возврата: до 30 мин — бесплатно, от 30 мин до 3 часов — 500 ₽/час, свыше 3 часов — как полные дополнительные сутки по тарифу.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B84617">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>«АРЕНДОДАТЕЛЬ»</w:t>
+        <w:t xml:space="preserve">3. Обязанности и запреты Арендатора. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B84617">
-        <w:t>, заключить Договор аренды мотоцикла без экипажа (далее – «Договор»), которое направляется «</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>Осмотреть Мотоцикл до подписания Акта (претензии принимаются только до подписания). Соблюдать ПДД и руководство по эксплуатации. Использовать Мотоцикл в личных целях на дорогах с твёрдым покрытием в пределах СКФО (выезд в отдельные регионы и высокогорные районы — только по письменному согласованию). ЗАПРЕЩАЕТСЯ: управление в состоянии опьянения или утомления; передача Мотоцикла третьим лицам и субаренда; буксировка, обучение вождению, коммерческие перевозки, участие в соревнованиях, езда по бездорожью; превышение 120 км/ч; вмешательство в конструкцию. Арендатор несёт расходы на топливо, парковку, платные дороги и штрафы за период аренды, обеспечивает сохранность Мотоцикла (не оставлять ключи и документы внутри) и немедленно уведомляет Арендодателя о неисправностях и ДТП, оформляя ДТП с участием ГИБДД и уведомляя страховщика.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B84617">
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>АРЕНДАТОРУ</w:t>
+        <w:t xml:space="preserve">4. Ответственность. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B84617">
-        <w:t>» в соответствии со ст.432-444 Гражданского Кодекса РФ (далее – «ГК»). Настоящий договор считается заключенным в письменной форме, на нижеприведенных условиях, с момента акцепта Арендатором публичной оферты Арендодателя, передачи мотоцикла Арендатору и подписания между Сторонами акта передачи Мотоцикла (Приложение №1), что соответствует требованиям пункта 3 статьи 434 и пункта 3 статьи 438 Гражданского кодекса РФ.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t>Арендатор несёт полную материальную ответственность за Мотоцикл с момента подписания Акта приёма-передачи до Акта возврата. Реальный ущерб и упущенная выгода возмещаются в полном объёме ВНЕ ЗАВИСИМОСТИ ОТ СТРАХОВАНИЯ при: управлении в состоянии опьянения, лицом не из Приложения №1 или без действующего ВУ; эксплуатации с нарушением Договора; нарушении порядка оформления ДТП; оставлении ключей и документов, повлёкшем угон; умышленных действиях. При действующем КАСКО и отсутствии указанных обстоятельств ответственность ограничена франшизой 10 000 ₽. Суммы удерживаются из обеспечительного платежа; при недостатке Арендатор доплачивает в течение 10 рабочих дней, неустойка — 0,1% за каждый день просрочки. Общая ответственность не превышает оценочную стоимость Мотоцикла (Приложение №1).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA74887" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-      <w:r w:rsidRPr="00B84617">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
-          <w:bCs/>
         </w:rPr>
-        <w:t>Термины и определения</w:t>
+        <w:t xml:space="preserve">5. Прочие условия. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Мотоцикл оснащён системой мониторинга GPS/ГЛОНАСС; систематическое превышение скорости более чем на 20 км/ч и езда вне дорог с твёрдым покрытием признаются существенным нарушением. При существенном нарушении Арендодатель вправе расторгнуть Договор во внесудебном порядке, заблокировать двигатель и обеспечить возврат Мотоцикла за счёт Арендатора. Стороны освобождаются от ответственности при форс-мажоре. Споры разрешаются переговорами, при недостижении согласия в течение 30 дней — в суде по месту нахождения Арендодателя. Приложения №1 (Акт приёма-передачи) и №2 (Акт возврата) — неотъемлемая часть Договора.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75965E72" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-[...1 lines deleted...]
-        <w:t>Арендатор - дееспособное физическое лицо, достигшее 23 лет, имеющее водительское удостоверение категории «A» и стаж вождения не менее 5 лет, которое приняло (акцептовало) настоящую оферту.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. Арендодатель. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t>Григоренко Дмитрий Станиславович. Телефон: +7 928 352 19 35.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B241D6" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-[...5 lines deleted...]
-        <w:t>1. Предмет договора</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6594837C" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-[...1 lines deleted...]
-        <w:t>1.1. Арендодатель обязуется передать, а Арендатор принять и своевременно оплатить аренду Мотоцикла.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Арендодатель: ________________ / Григоренко Д. С. /</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D851699" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-[...1 lines deleted...]
-        <w:t>Идентификационные данные, техническое состояние, комплектация Мотоцикла и перечень необходимых для эксплуатации документов определяются Сторонами в Акте приема-передачи (Приложение №1), который является неотъемлемой частью настоящего Договора.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="0" w:after="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t>Арендатор:     ________________ / ____________________ /</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C0AA4C" w14:textId="77777777" w:rsidR="00B84617" w:rsidRPr="00B84617" w:rsidRDefault="00B84617" w:rsidP="00B84617">
-[...957 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:left="850" w:right="850" w:gutter="0" w:header="0" w:top="737" w:footer="0" w:bottom="737"/>
+      <w:pgNumType w:fmt="decimal"/>
+      <w:formProt w:val="false"/>
+      <w:textDirection w:val="lrTb"/>
+      <w:docGrid w:type="default" w:linePitch="360" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <w:font w:name="Times New Roman">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
   <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:charset w:val="00" w:characterSet="windows-1252"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Liberation Serif">
+    <w:altName w:val="Times New Roman"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
   <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Calibri">
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="decorative"/>
+  <w:font w:name="Courier">
+    <w:altName w:val="Courier New"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...1 lines deleted...]
-    <w:charset w:val="00"/>
+  <w:font w:name="Liberation Sans">
+    <w:altName w:val="Arial"/>
+    <w:charset w:val="01" w:characterSet="utf-8"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...2 lines deleted...]
-    <w:family w:val="swiss"/>
+  <w:font w:name="Symbol">
+    <w:charset w:val="01"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-[...3 lines deleted...]
-    <w:tmpl w:val="126618D4"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:abstractNum w:abstractNumId="1">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:start="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...68 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="434883D4"/>
+  <w:abstractNum w:abstractNumId="2">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...3 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...68 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="A3A20FC2"/>
+  <w:abstractNum w:abstractNumId="3">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
-      <w:lvlJc w:val="left"/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="360"/>
+        </w:tabs>
+        <w:ind w:start="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...68 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="3CC22E0E"/>
+  <w:abstractNum w:abstractNumId="6">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr/>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1080"/>
+        </w:tabs>
+        <w:ind w:start="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1800"/>
+        </w:tabs>
+        <w:ind w:start="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2520"/>
+        </w:tabs>
+        <w:ind w:start="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="start"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3240"/>
+        </w:tabs>
+        <w:ind w:start="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...68 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-    <w:tmpl w:val="BC7697A4"/>
+  <w:abstractNum w:abstractNumId="7">
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="720"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="720" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="1440"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="1440" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2160"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="2880"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="2880" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="3600"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="3600" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="4320"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5040"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5040" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="5760"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="5760" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="start"/>
       <w:pPr>
         <w:tabs>
-          <w:tab w:val="num" w:pos="6480"/>
+          <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...4 lines deleted...]
-      </w:rPr>
+        <w:ind w:start="0" w:hanging="0"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...4171 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="298729992">
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="124281499">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1679694421">
-[...11 lines deleted...]
-  <w:num w:numId="7" w16cid:durableId="306665693">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="17199902">
-[...53 lines deleted...]
-  <w:num w:numId="26" w16cid:durableId="1956407001">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="1378627275">
-[...18 lines deleted...]
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...2 lines deleted...]
-  <w:characterSpacingControl w:val="doNotCompress"/>
+<w:settings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:zoom w:percent="75"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:autoHyphenation w:val="true"/>
+  <w:hyphenationZone w:val="0"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...27 lines deleted...]
-  <w15:docId w15:val="{849947F3-E353-7B43-9524-F8716BEFEE4A}"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi=""/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:suppressAutoHyphens w:val="true"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="276">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73" w:semiHidden="0" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:semiHidden="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-  </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="80"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="ＭＳ 明朝" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="10"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="480" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="a"/>
-[...1 lines deleted...]
-    <w:link w:val="20"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...3 lines deleted...]
-    <w:link w:val="30"/>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
-      <w:outlineLvl w:val="2"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="243F60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="4">
-[...3 lines deleted...]
-    <w:link w:val="40"/>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
-      <w:outlineLvl w:val="3"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="243F60"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="5">
-[...3 lines deleted...]
-    <w:link w:val="50"/>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="80" w:after="40"/>
-      <w:outlineLvl w:val="4"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="6">
-[...3 lines deleted...]
-    <w:link w:val="60"/>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="5"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...3 lines deleted...]
-    <w:link w:val="70"/>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...1 lines deleted...]
-      <w:keepNext/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
       <w:keepLines/>
-      <w:spacing w:before="40"/>
-      <w:outlineLvl w:val="6"/>
+      <w:spacing w:before="200" w:after="0"/>
+      <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-[...4 lines deleted...]
-    <w:uiPriority w:val="9"/>
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e618bf"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00e618bf"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...4 lines deleted...]
-    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:themeShade="bf" w:val="365F91"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="text2" w:themeShade="bf" w:val="17365D"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
-[...3 lines deleted...]
-    <w:link w:val="90"/>
+  <w:style w:type="character" w:styleId="BodyTextChar" w:customStyle="1">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+    <w:name w:val="Body Text 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText2"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="character" w:styleId="BodyText3Char" w:customStyle="1">
+    <w:name w:val="Body Text 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText3"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="MacroTextChar" w:customStyle="1">
+    <w:name w:val="Macro Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="MacroText"/>
+    <w:uiPriority w:val="99"/>
+    <w:qFormat/>
+    <w:rsid w:val="0029639d"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:themeShade="7f" w:val="243F60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="bf" w:val="404040"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Emphasis">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleEmphasis">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:themeTint="7f" w:val="808080"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="SubtleReference">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:themeColor="accent2" w:val="C0504D"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:themeColor="accent2" w:val="C0504D"/>
+      <w:spacing w:val="5"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BookTitle">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading">
+    <w:name w:val="Heading"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="BodyText"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext w:val="true"/>
+      <w:spacing w:before="240" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Liberation Sans" w:hAnsi="Liberation Sans" w:eastAsia="Arial Unicode MS" w:cs="Arial Unicode MS"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List">
+    <w:name w:val="List"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:ind w:hanging="360" w:start="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Caption">
+    <w:name w:val="caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="35"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0053139B"/>
-[...3 lines deleted...]
-      <w:outlineLvl w:val="8"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="240"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a0">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="paragraph" w:styleId="Index">
+    <w:name w:val="Index"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:suppressLineNumbers/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:cs="Arial Unicode MS"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="HeaderandFooter">
+    <w:name w:val="Header and Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e618bf"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00e618bf"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="center" w:pos="4680" w:leader="none"/>
+        <w:tab w:val="right" w:pos="9360" w:leader="none"/>
+      </w:tabs>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:eastAsia="ＭＳ 明朝" w:cs="" w:asciiTheme="minorHAnsi" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="300"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:color w:themeColor="text2" w:themeShade="bf" w:val="17365D"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="52"/>
+      <w:szCs w:val="52"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="ＭＳ ゴシック" w:cs="" w:asciiTheme="majorHAnsi" w:cstheme="majorBidi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText2">
+    <w:name w:val="Body Text 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText2Char"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-  </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:qFormat/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:pPr>
+      <w:spacing w:lineRule="auto" w:line="480" w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText3">
+    <w:name w:val="Body Text 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyText3Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00aa1d8d"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List2">
+    <w:name w:val="List 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00326f90"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:ind w:hanging="360" w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="List3">
+    <w:name w:val="List 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00326f90"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:ind w:hanging="360" w:start="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet">
+    <w:name w:val="List Bullet"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326f90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet2">
+    <w:name w:val="List Bullet 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326f90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="2"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListBullet3">
+    <w:name w:val="List Bullet 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326f90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber">
+    <w:name w:val="List Number"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00326f90"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber2">
+    <w:name w:val="List Number 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639d"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListNumber3">
+    <w:name w:val="List Number 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639d"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="0"/>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:before="0" w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue">
+    <w:name w:val="List Continue"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639d"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:ind w:start="360"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue2">
+    <w:name w:val="List Continue 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639d"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:ind w:start="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListContinue3">
+    <w:name w:val="List Continue 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0029639d"/>
+    <w:pPr>
+      <w:spacing w:before="0" w:after="120"/>
+      <w:ind w:start="1080"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="MacroText">
+    <w:name w:val="macro"/>
+    <w:link w:val="MacroTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0029639d"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="720"/>
+        <w:tab w:val="left" w:pos="576" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1152" w:leader="none"/>
+        <w:tab w:val="left" w:pos="1728" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2304" w:leader="none"/>
+        <w:tab w:val="left" w:pos="2880" w:leader="none"/>
+        <w:tab w:val="left" w:pos="3456" w:leader="none"/>
+        <w:tab w:val="left" w:pos="4032" w:leader="none"/>
+      </w:tabs>
+      <w:bidi w:val="0"/>
+      <w:spacing w:lineRule="auto" w:line="276" w:before="0" w:after="200"/>
+      <w:jc w:val="start"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier" w:hAnsi="Courier" w:eastAsia="ＭＳ 明朝" w:cs="" w:cstheme="minorBidi" w:eastAsiaTheme="minorEastAsia"/>
+      <w:color w:val="auto"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="text1" w:val="000000"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="4" w:space="4" w:color="4F81BD" w:themeColor="accent1"/>
+      </w:pBdr>
+      <w:spacing w:before="200" w:after="280"/>
+      <w:ind w:start="936" w:end="936"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:themeColor="accent1" w:val="4F81BD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IndexHeading">
+    <w:name w:val="index heading"/>
+    <w:basedOn w:val="Heading"/>
+    <w:pPr/>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr/>
+  </w:style>
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a2">
-[...10 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading">
+    <w:name w:val="Light Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:color w:val="000000" w:themeColor="text1" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent1">
+    <w:name w:val="Light Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:color w:val="365f91" w:themeColor="accent1" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent2">
+    <w:name w:val="Light Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="943634" w:themeColor="accent2" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent3">
+    <w:name w:val="Light Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="76923c" w:themeColor="accent3" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent4">
+    <w:name w:val="Light Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="5f497a" w:themeColor="accent4" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent5">
+    <w:name w:val="Light Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="31849b" w:themeColor="accent5" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightShading-Accent6">
+    <w:name w:val="Light Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="60"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:color w:val="e36c0a" w:themeColor="accent6" w:themeShade="bf"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList">
+    <w:name w:val="Light List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent1">
+    <w:name w:val="Light List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00fc693f"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4F81BD" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent2">
+    <w:name w:val="Light List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="C0504D" w:themeColor="accent2" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent3">
+    <w:name w:val="Light List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="9BBB59" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent4">
+    <w:name w:val="Light List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="8064A2" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent5">
+    <w:name w:val="Light List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4BACC6" w:themeColor="accent5" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightList-Accent6">
+    <w:name w:val="Light List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="61"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="F79646" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid">
+    <w:name w:val="Light Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent1">
+    <w:name w:val="Light Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4F81BD" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent2">
+    <w:name w:val="Light Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="C0504D" w:themeColor="accent2" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent3">
+    <w:name w:val="Light Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="9BBB59" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent4">
+    <w:name w:val="Light Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="8064A2" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent5">
+    <w:name w:val="Light Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="4BACC6" w:themeColor="accent5" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="LightGrid-Accent6">
+    <w:name w:val="Light Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="62"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="18" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="F79646" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1">
+    <w:name w:val="Medium Shading 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="404040" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent1">
+    <w:name w:val="Medium Shading 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="7BA0CD" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent2">
+    <w:name w:val="Medium Shading 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="CF7B79" w:themeColor="accent2" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent3">
+    <w:name w:val="Medium Shading 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="B3CC82" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent4">
+    <w:name w:val="Medium Shading 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="9F8AB9" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent5">
+    <w:name w:val="Medium Shading 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="78C0D4" w:themeColor="accent5" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading1-Accent6">
+    <w:name w:val="Medium Shading 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="63"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="F9B074" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:left w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2">
+    <w:name w:val="Medium Shading 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent1">
+    <w:name w:val="Medium Shading 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent2">
+    <w:name w:val="Medium Shading 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent3">
+    <w:name w:val="Medium Shading 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent4">
+    <w:name w:val="Medium Shading 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent5">
+    <w:name w:val="Medium Shading 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumShading2-Accent6">
+    <w:name w:val="Medium Shading 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="64"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="auto" w:sz="6" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D8D8D8" w:themeFill="background1" w:themeFillShade="d8"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1">
+    <w:name w:val="Medium List 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent1">
+    <w:name w:val="Medium List 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-      <w:contextualSpacing/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent2">
+    <w:name w:val="Medium List 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent3">
+    <w:name w:val="Medium List 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="56"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...12 lines deleted...]
-      <w:spacing w:after="160"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent4">
+    <w:name w:val="Medium List 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent5">
+    <w:name w:val="Medium List 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...10 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList1-Accent6">
+    <w:name w:val="Medium List 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="65"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="1f497d" w:themeColor="text2"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2">
+    <w:name w:val="Medium List 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...16 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent1">
+    <w:name w:val="Medium List 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...15 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent2">
+    <w:name w:val="Medium List 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent3">
+    <w:name w:val="Medium List 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent4">
+    <w:name w:val="Medium List 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:b/>
-[...3 lines deleted...]
-      <w:spacing w:val="5"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent5">
+    <w:name w:val="Medium List 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
-  </w:style>
-[...6 lines deleted...]
-    <w:rsid w:val="0053139B"/>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumList2-Accent6">
+    <w:name w:val="Medium List 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="66"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1">
+    <w:name w:val="Medium Grid 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="404040" w:themeColor="text1" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:themeColor="text1" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent1">
+    <w:name w:val="Medium Grid 1 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="7BA0CD" w:themeColor="accent1" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent2">
+    <w:name w:val="Medium Grid 1 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="CF7B79" w:themeColor="accent2" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="CF7B79" w:themeColor="accent2" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent3">
+    <w:name w:val="Medium Grid 1 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="B3CC82" w:themeColor="accent3" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="B3CC82" w:themeColor="accent3" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent4">
+    <w:name w:val="Medium Grid 1 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="9F8AB9" w:themeColor="accent4" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent5">
+    <w:name w:val="Medium Grid 1 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="78C0D4" w:themeColor="accent5" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="78C0D4" w:themeColor="accent5" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid1-Accent6">
+    <w:name w:val="Medium Grid 1 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="67"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="F9B074" w:themeColor="accent6" w:themeTint="bf" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="F9B074" w:themeColor="accent6" w:sz="18" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2">
+    <w:name w:val="Medium Grid 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent1">
+    <w:name w:val="Medium Grid 2 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent2">
+    <w:name w:val="Medium Grid 2 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent3">
+    <w:name w:val="Medium Grid 2 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent4">
+    <w:name w:val="Medium Grid 2 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent5">
+    <w:name w:val="Medium Grid 2 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid2-Accent6">
+    <w:name w:val="Medium Grid 2 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="68"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+        <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="8" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:insideH w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="6" w:space="0"/>
+          <w:insideV w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3">
+    <w:name w:val="Medium Grid 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent1">
+    <w:name w:val="Medium Grid 3 Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent2">
+    <w:name w:val="Medium Grid 3 Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent3">
+    <w:name w:val="Medium Grid 3 Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent4">
+    <w:name w:val="Medium Grid 3 Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent5">
+    <w:name w:val="Medium Grid 3 Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="MediumGrid3-Accent6">
+    <w:name w:val="Medium Grid 3 Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="69"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:i w:val="0"/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="24" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+          <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="8" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList">
+    <w:name w:val="Dark List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent1">
+    <w:name w:val="Dark List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4F81BD" w:themeFill="accent1"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="243F60" w:themeFill="accent1" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent2">
+    <w:name w:val="Dark List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="C0504D" w:themeFill="accent2"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="622423" w:themeFill="accent2" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent3">
+    <w:name w:val="Dark List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="9BBB59" w:themeFill="accent3"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4E6128" w:themeFill="accent3" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent4">
+    <w:name w:val="Dark List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="8064A2" w:themeFill="accent4"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="3F3151" w:themeFill="accent4" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent5">
+    <w:name w:val="Dark List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="4BACC6" w:themeFill="accent5"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="205867" w:themeFill="accent5" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="DarkList-Accent6">
+    <w:name w:val="Dark List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="70"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="ffffff" w:themeColor="background1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F79646" w:themeFill="accent6"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="974706" w:themeFill="accent6" w:themeFillShade="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="18" w:space="0"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading">
+    <w:name w:val="Colorful Shading"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent1">
+    <w:name w:val="Colorful Shading Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4F81BD" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="2C4C74" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="2C4C74" w:themeFill="accent1" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent2">
+    <w:name w:val="Colorful Shading Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="C0504D" w:themeColor="accent2" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="772C2A" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="772C2A" w:themeFill="accent2" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent3">
+    <w:name w:val="Colorful Shading Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="5E7530" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5E7530" w:themeFill="accent3" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent4">
+    <w:name w:val="Colorful Shading Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="8064A2" w:themeColor="accent4" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="9BBB59" w:themeColor="accent3" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="4C3B62" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="4C3B62" w:themeFill="accent4" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent5">
+    <w:name w:val="Colorful Shading Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="276A7C" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="276A7C" w:themeFill="accent5" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulShading-Accent6">
+    <w:name w:val="Colorful Shading Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="71"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="24" w:space="0"/>
+        <w:left w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="F79646" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="single" w:color="4BACC6" w:themeColor="accent5" w:sz="24" w:space="0"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="6" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="single" w:color="B65608" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="B65608" w:themeFill="accent6" w:themeFillShade="99"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:rPr>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList">
+    <w:name w:val="Colorful List"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6" w:themeFill="text1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9e3a38" w:themeColor="accent2" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="C0C0C0" w:themeFill="text1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent1">
+    <w:name w:val="Colorful List Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF2F8" w:themeFill="accent1" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9e3a38" w:themeColor="accent2" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D3DFEE" w:themeFill="accent1" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent2">
+    <w:name w:val="Colorful List Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F8EDED" w:themeFill="accent2" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="9E3A38" w:themeFill="accent2" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="9e3a38" w:themeColor="accent2" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="EFD3D2" w:themeFill="accent2" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent3">
+    <w:name w:val="Colorful List Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F5F8EE" w:themeFill="accent3" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="664E82" w:themeFill="accent4" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="664e82" w:themeColor="accent4" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="E6EED5" w:themeFill="accent3" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent4">
+    <w:name w:val="Colorful List Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2EFF6" w:themeFill="accent4" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="7E9C40" w:themeFill="accent3" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="7e9c40" w:themeColor="accent3" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFD8E8" w:themeFill="accent4" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent5">
+    <w:name w:val="Colorful List Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EDF6F9" w:themeFill="accent5" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="F2730A" w:themeFill="accent6" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="f2730a" w:themeColor="accent6" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="D2EAF1" w:themeFill="accent5" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulList-Accent6">
+    <w:name w:val="Colorful List Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="72"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FEF4EC" w:themeFill="accent6" w:themeFillTint="19"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="348DA5" w:themeFill="accent5" w:themeFillShade="cc"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="348da5" w:themeColor="accent5" w:themeShade="cc"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="nil"/>
+          <w:left w:val="nil"/>
+          <w:bottom w:val="nil"/>
+          <w:right w:val="nil"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE4D0" w:themeFill="accent6" w:themeFillTint="3f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid">
+    <w:name w:val="Colorful Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="CCCCCC" w:themeFill="text1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="999999" w:themeFill="text1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="000000" w:themeFill="text1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="808080" w:themeFill="text1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent1">
+    <w:name w:val="Colorful Grid Accent 1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="365F91" w:themeFill="accent1" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A7BFDE" w:themeFill="accent1" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent2">
+    <w:name w:val="Colorful Grid Accent 2"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="F2DBDB" w:themeFill="accent2" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7" w:themeFill="accent2" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="943634" w:themeFill="accent2" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DFA7A6" w:themeFill="accent2" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent3">
+    <w:name w:val="Colorful Grid Accent 3"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="EAF1DD" w:themeFill="accent3" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="D6E3BC" w:themeFill="accent3" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="76923C" w:themeFill="accent3" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CDDDAC" w:themeFill="accent3" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent4">
+    <w:name w:val="Colorful Grid Accent 4"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E5DFEC" w:themeFill="accent4" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="CCC0D9" w:themeFill="accent4" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="5F497A" w:themeFill="accent4" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="BFB1D0" w:themeFill="accent4" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent5">
+    <w:name w:val="Colorful Grid Accent 5"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DAEEF3" w:themeFill="accent5" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="31849B" w:themeFill="accent5" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="A5D5E2" w:themeFill="accent5" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="ColorfulGrid-Accent6">
+    <w:name w:val="Colorful Grid Accent 6"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="73"/>
+    <w:rsid w:val="00cb0664"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="000000" w:themeColor="text1"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblBorders>
+        <w:insideH w:val="single" w:color="FFFFFF" w:themeColor="background1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="FDE9D9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:color w:val="ffffff" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="E36C0A" w:themeFill="accent6" w:themeFillShade="bf"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FBCAA2" w:themeFill="accent6" w:themeFillTint="7f"/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...87 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/>
+</Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Cambria" pitchFamily="0" charset="1"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
-[...45 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme>
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...7 lines deleted...]
-                <a:lumMod val="100000"/>
+                <a:tint val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
-[...2 lines deleted...]
-          </a:solidFill>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
-          <a:effectLst>
-[...5 lines deleted...]
-          </a:effectLst>
+          <a:effectLst/>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...5 lines deleted...]
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
+        </a:gradFill>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+          <a:tileRect l="0" t="0" r="0" b="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
-[...5 lines deleted...]
-  </a:extLst>
 </a:theme>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/>
+</Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EF278816-EC6F-A645-907D-7F25AECB1D4A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...11 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>LibreOffice/26.2.3.2$MacOSX_AARCH64 LibreOffice_project/70e089b17412e4cb7773e41413306b17a2328c34</Application>
   <AppVersion></AppVersion>
+  <Pages>1</Pages>
+  <Words>583</Words>
+  <Characters>3877</Characters>
+  <CharactersWithSpaces>4471</CharactersWithSpaces>
+  <Paragraphs>10</Paragraphs>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>python-docx</dc:creator>
+  <dc:description>generated by python-docx</dc:description>
+  <dc:language>ru-RU</dc:language>
+  <cp:lastModifiedBy/>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject/>
   <dc:title/>
-  <dc:subject/>
-[...6 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>